--- v0 (2026-06-20)
+++ v1 (2026-10-20)
@@ -50,51 +50,51 @@
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>072119</t>
   </si>
   <si>
     <t>2007-06-30</t>
   </si>
   <si>
     <t>Veteran Cup</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">Rac  </t>
+    <t>Rac</t>
   </si>
   <si>
     <t>072125</t>
   </si>
   <si>
     <t>2007-09-01</t>
   </si>
   <si>
     <t>Krajský přebor</t>
   </si>
   <si>
     <t>072128</t>
   </si>
   <si>
     <t>2007-09-08</t>
   </si>
   <si>
     <t>Vítr z vinohradů</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
 </sst>
 </file>
 