--- v0 (2026-06-21)
+++ v1 (2026-10-20)
@@ -125,51 +125,51 @@
   <si>
     <t>Regata 130 let - Czech Junior Nationals - Bravo</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2023-07-22</t>
   </si>
   <si>
     <t>Modrá stuha Plumlova</t>
   </si>
   <si>
     <t>2023-07-15</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2023-06-10</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
     <t>2023-06-03</t>
   </si>
   <si>
     <t>Veletržní regata</t>
   </si>
   <si>
     <t>2023-05-13</t>
   </si>
   <si>
     <t>Bleděmodrá stuha Plumlova</t>
   </si>
   <si>
     <t>2023-05-06</t>
   </si>
   <si>
     <t>Jarní premiéra</t>
   </si>